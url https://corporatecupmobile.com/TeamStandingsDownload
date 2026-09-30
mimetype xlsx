--- v7 (2026-07-30)
+++ v8 (2026-09-30)
@@ -1,440 +1,317 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Season Results Scores" sheetId="1" r:id="rId1"/>
     <sheet name="Season Results Participants" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Season Results Scores</t>
   </si>
   <si>
     <t>Division 1 - Scoring Totals</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Satsuma 2 Miler</t>
   </si>
   <si>
     <t>Hurricane Run 5k</t>
   </si>
   <si>
     <t>Go Run 5k</t>
   </si>
   <si>
     <t>Bras Across the "CAUSE" way 5K</t>
   </si>
   <si>
     <t>Puppy Creek Trail Run 10k</t>
   </si>
   <si>
     <t>Battleship 12k</t>
   </si>
   <si>
     <t>Turkey 10 Miler</t>
   </si>
   <si>
     <t>Turkey Trot for Hope 5K</t>
   </si>
   <si>
-    <t>Bayou Half Marathon (Rescheduled)</t>
-[...2 lines deleted...]
-    <t>Joe Cain Classic 5k</t>
+    <t>Bayou Half Marathon</t>
   </si>
   <si>
     <t>Battle of Mobile Bay 5k</t>
   </si>
   <si>
     <t>Azalea Trail Run</t>
   </si>
   <si>
     <t>Saraland 8K</t>
   </si>
   <si>
     <t>Do It In The Bush 5K Trail Run</t>
   </si>
   <si>
     <t>Final Total</t>
   </si>
   <si>
     <t>Final Place</t>
   </si>
   <si>
     <t>Tie Break Score</t>
   </si>
   <si>
     <t>Bombers</t>
   </si>
   <si>
     <t>Port City Pacers</t>
   </si>
   <si>
+    <t>SSAB</t>
+  </si>
+  <si>
     <t>USA</t>
   </si>
   <si>
-    <t>SSAB</t>
-[...1 lines deleted...]
-  <si>
     <t>Division 2 - Scoring Totals</t>
   </si>
   <si>
     <t>Alabama Power</t>
   </si>
   <si>
+    <t>ArcelorMittal Calvert</t>
+  </si>
+  <si>
+    <t>Citronelle Veterinary Clinic</t>
+  </si>
+  <si>
     <t>Evonik</t>
   </si>
   <si>
-    <t>Citronelle Veterinary Clinic</t>
+    <t>Division 3 - Scoring Totals</t>
+  </si>
+  <si>
+    <t>Austal</t>
+  </si>
+  <si>
+    <t>OneSubsea</t>
   </si>
   <si>
     <t>SHBC</t>
   </si>
   <si>
-    <t>Division 3 - Scoring Totals</t>
-[...10 lines deleted...]
-  <si>
     <t>Division 4 - Scoring Totals</t>
   </si>
   <si>
-    <t>OneSubsea</t>
+    <t>Coldsmith &amp; Associates</t>
   </si>
   <si>
     <t>Lenzing</t>
   </si>
   <si>
-    <t>Coldsmith &amp; Associates</t>
-[...1 lines deleted...]
-  <si>
     <t>Norton Lilly</t>
   </si>
   <si>
+    <t>Olin</t>
+  </si>
+  <si>
+    <t>Tribe Fitness</t>
+  </si>
+  <si>
+    <t>Uniti</t>
+  </si>
+  <si>
     <t>Season Results Participants</t>
   </si>
   <si>
     <t>Total Participants</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
     <t>Parts / Points</t>
-  </si>
-[...109 lines deleted...]
-    <t>15 / 4</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Average Per Race</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...8 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB0C4DE"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" applyFont="1" fillId="4" applyFill="1" borderId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" applyFont="1" fillId="4" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" borderId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" borderId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" borderId="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" borderId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" applyFont="1" fillId="4" applyFill="1" borderId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:R103"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane xSplit="1" topLeftCell="B1" state="frozen" activePane="topRight"/>
       <selection pane="topRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.286182403564453" customWidth="1"/>
     <col min="2" max="2" width="16.617462158203125" customWidth="1"/>
     <col min="3" max="3" width="17.895509719848633" customWidth="1"/>
     <col min="4" max="4" width="11.433794021606445" customWidth="1"/>
     <col min="5" max="5" width="31.501495361328125" customWidth="1"/>
     <col min="6" max="6" width="26.151399612426758" customWidth="1"/>
     <col min="7" max="7" width="15.553421020507812" customWidth="1"/>
     <col min="8" max="8" width="16.22090721130371" customWidth="1"/>
     <col min="9" max="9" width="24.163484573364258" customWidth="1"/>
-    <col min="10" max="10" width="34.541053771972656" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="18" max="18" width="16.281673431396484" customWidth="1"/>
+    <col min="10" max="10" width="21.079160690307617" customWidth="1"/>
+    <col min="11" max="11" width="23.0200138092041" customWidth="1"/>
+    <col min="12" max="12" width="16.83424949645996" customWidth="1"/>
+    <col min="13" max="13" width="13.267885208129883" customWidth="1"/>
+    <col min="14" max="14" width="29.80595588684082" customWidth="1"/>
+    <col min="15" max="15" width="11.611623764038086" customWidth="1"/>
+    <col min="16" max="16" width="11.891565322875977" customWidth="1"/>
+    <col min="17" max="17" width="16.281673431396484" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
@@ -463,273 +340,154 @@
       </c>
       <c r="J4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="R4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B5" s="5">
+        <v>19</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="6">
+        <v>0</v>
+      </c>
+      <c r="P5" s="6">
         <v>1</v>
       </c>
-      <c r="C5" s="5">
-[...44 lines deleted...]
-      <c r="R5" s="7"/>
+      <c r="Q5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>21</v>
-[...40 lines deleted...]
-      <c r="O6" s="5">
+        <v>20</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="6">
+        <v>0</v>
+      </c>
+      <c r="P6" s="6">
         <v>1</v>
       </c>
-      <c r="P6" s="8">
-[...5 lines deleted...]
-      <c r="R6" s="7"/>
+      <c r="Q6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>22</v>
-[...49 lines deleted...]
-      <c r="R7" s="7"/>
+        <v>21</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="6">
+        <v>0</v>
+      </c>
+      <c r="P7" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
-        <v>23</v>
-[...39 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
       <c r="O8" s="6">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="R8" s="7"/>
+        <v>0</v>
+      </c>
+      <c r="P8" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -740,273 +498,154 @@
       </c>
       <c r="J11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="R11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B12" s="5">
+        <v>24</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="6">
+        <v>0</v>
+      </c>
+      <c r="P12" s="6">
         <v>1</v>
       </c>
-      <c r="C12" s="5">
-[...44 lines deleted...]
-      <c r="R12" s="7"/>
+      <c r="Q12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>21</v>
-[...40 lines deleted...]
-      <c r="O13" s="5">
+        <v>25</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="6">
+        <v>0</v>
+      </c>
+      <c r="P13" s="6">
         <v>1</v>
       </c>
-      <c r="P13" s="8">
-[...5 lines deleted...]
-      <c r="R13" s="7"/>
+      <c r="Q13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>22</v>
-[...49 lines deleted...]
-      <c r="R14" s="7"/>
+        <v>26</v>
+      </c>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="6">
+        <v>0</v>
+      </c>
+      <c r="P14" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>23</v>
-[...39 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
       <c r="O15" s="6">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="R15" s="7"/>
+        <v>0</v>
+      </c>
+      <c r="P15" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="1" t="s">
-        <v>1</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -1017,3479 +656,381 @@
       </c>
       <c r="J18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="R18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B19" s="5">
+        <v>29</v>
+      </c>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="6">
+        <v>0</v>
+      </c>
+      <c r="P19" s="6">
         <v>1</v>
       </c>
-      <c r="C19" s="5">
-[...44 lines deleted...]
-      <c r="R19" s="7"/>
+      <c r="Q19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>21</v>
-[...40 lines deleted...]
-      <c r="O20" s="5">
+        <v>30</v>
+      </c>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="6">
+        <v>0</v>
+      </c>
+      <c r="P20" s="6">
         <v>1</v>
       </c>
-      <c r="P20" s="8">
-[...5 lines deleted...]
-      <c r="R20" s="7"/>
+      <c r="Q20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B21" s="5">
+        <v>31</v>
+      </c>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="6">
+        <v>0</v>
+      </c>
+      <c r="P21" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="5"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="5">
-[...101 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="D24" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="N24" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="6">
+        <v>0</v>
+      </c>
+      <c r="P25" s="6">
         <v>1</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      </c>
+      <c r="Q25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B26" s="5">
+        <v>34</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="6">
+        <v>0</v>
+      </c>
+      <c r="P26" s="6">
         <v>1</v>
       </c>
-      <c r="C26" s="5">
-[...44 lines deleted...]
-      <c r="R26" s="7"/>
+      <c r="Q26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>21</v>
-[...40 lines deleted...]
-      <c r="O27" s="5">
+        <v>35</v>
+      </c>
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="6">
+        <v>0</v>
+      </c>
+      <c r="P27" s="6">
         <v>1</v>
       </c>
-      <c r="P27" s="8">
-[...5 lines deleted...]
-      <c r="R27" s="7"/>
+      <c r="Q27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>22</v>
-[...49 lines deleted...]
-      <c r="R28" s="7"/>
+        <v>36</v>
+      </c>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="6">
+        <v>0</v>
+      </c>
+      <c r="P28" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>23</v>
-[...39 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
       <c r="O29" s="6">
-        <v>4</v>
-[...83 lines deleted...]
-      <c r="E33" s="5">
+        <v>0</v>
+      </c>
+      <c r="P29" s="6">
         <v>1</v>
       </c>
-      <c r="F33" s="6">
-[...2 lines deleted...]
-      <c r="G33" s="5">
+      <c r="Q29" s="5"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="6">
+        <v>0</v>
+      </c>
+      <c r="P30" s="6">
         <v>1</v>
       </c>
-      <c r="H33" s="6">
-[...2799 lines deleted...]
-      <c r="R103" s="7"/>
+      <c r="Q30" s="5"/>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:Q121"/>
+  <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane xSplit="1" topLeftCell="B1" state="frozen" activePane="topRight"/>
       <selection pane="topRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.034852981567383" customWidth="1"/>
     <col min="2" max="2" width="16.617462158203125" customWidth="1"/>
     <col min="3" max="3" width="17.895509719848633" customWidth="1"/>
     <col min="4" max="4" width="14.352396965026855" customWidth="1"/>
     <col min="5" max="5" width="31.501495361328125" customWidth="1"/>
     <col min="6" max="6" width="26.151399612426758" customWidth="1"/>
     <col min="7" max="7" width="15.553421020507812" customWidth="1"/>
     <col min="8" max="8" width="16.22090721130371" customWidth="1"/>
     <col min="9" max="9" width="24.163484573364258" customWidth="1"/>
-    <col min="10" max="10" width="34.541053771972656" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="17" width="18.167335510253906" customWidth="1"/>
+    <col min="10" max="10" width="21.079160690307617" customWidth="1"/>
+    <col min="11" max="11" width="23.0200138092041" customWidth="1"/>
+    <col min="12" max="12" width="16.83424949645996" customWidth="1"/>
+    <col min="13" max="13" width="14.352396965026855" customWidth="1"/>
+    <col min="14" max="14" width="29.80595588684082" customWidth="1"/>
+    <col min="15" max="15" width="17.682357788085938" customWidth="1"/>
+    <col min="16" max="16" width="18.167335510253906" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
@@ -4497,4387 +1038,877 @@
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O4" s="3" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="9"/>
-[...43 lines deleted...]
-      <c r="Q5" s="7"/>
+      <c r="A5" s="7"/>
+      <c r="B5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>20</v>
-[...47 lines deleted...]
-        <v>56</v>
+        <v>19</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="6">
+        <v>0</v>
+      </c>
+      <c r="P6" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>22</v>
-[...45 lines deleted...]
-        <v>32</v>
+        <v>20</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="6">
+        <v>0</v>
+      </c>
+      <c r="P7" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...45 lines deleted...]
-        <v>28</v>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="6">
+        <v>0</v>
+      </c>
+      <c r="P8" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>23</v>
-[...41 lines deleted...]
-        <v>16</v>
+        <v>22</v>
+      </c>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="6">
+        <v>0</v>
+      </c>
+      <c r="P9" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="9"/>
-[...43 lines deleted...]
-      <c r="Q13" s="7"/>
+      <c r="A13" s="7"/>
+      <c r="B13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>20</v>
-[...47 lines deleted...]
-        <v>56</v>
+        <v>24</v>
+      </c>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="6">
+        <v>0</v>
+      </c>
+      <c r="P14" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>22</v>
-[...45 lines deleted...]
-        <v>32</v>
+        <v>25</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="6">
+        <v>0</v>
+      </c>
+      <c r="P15" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>21</v>
-[...47 lines deleted...]
-        <v>28</v>
+        <v>26</v>
+      </c>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="6">
+        <v>0</v>
+      </c>
+      <c r="P16" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>23</v>
-[...41 lines deleted...]
-        <v>16</v>
+        <v>27</v>
+      </c>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="6">
+        <v>0</v>
+      </c>
+      <c r="P17" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="s">
-        <v>1</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="9"/>
-[...43 lines deleted...]
-      <c r="Q21" s="7"/>
+      <c r="A21" s="7"/>
+      <c r="B21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>20</v>
-[...47 lines deleted...]
-        <v>56</v>
+        <v>29</v>
+      </c>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="6">
+        <v>0</v>
+      </c>
+      <c r="P22" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>22</v>
-[...45 lines deleted...]
-        <v>32</v>
+        <v>30</v>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="6">
+        <v>0</v>
+      </c>
+      <c r="P23" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>21</v>
-[...90 lines deleted...]
-      <c r="P25" s="8">
+        <v>31</v>
+      </c>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="6">
+        <v>0</v>
+      </c>
+      <c r="P24" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="N27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P27" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="7"/>
+      <c r="B28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="Q25" s="8">
-[...106 lines deleted...]
-      <c r="Q29" s="7"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="6">
+        <v>0</v>
+      </c>
+      <c r="P29" s="6">
+        <v>0</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>20</v>
-[...47 lines deleted...]
-        <v>56</v>
+        <v>34</v>
+      </c>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="6">
+        <v>0</v>
+      </c>
+      <c r="P30" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>22</v>
-[...45 lines deleted...]
-        <v>32</v>
+        <v>35</v>
+      </c>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="6">
+        <v>0</v>
+      </c>
+      <c r="P31" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>21</v>
-[...47 lines deleted...]
-        <v>28</v>
+        <v>36</v>
+      </c>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="5"/>
+      <c r="O32" s="6">
+        <v>0</v>
+      </c>
+      <c r="P32" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>23</v>
-[...46 lines deleted...]
-        <v>24</v>
+        <v>37</v>
+      </c>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="6">
+        <v>0</v>
+      </c>
+      <c r="P33" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="6">
+        <v>0</v>
+      </c>
+      <c r="P34" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="2" t="s">
-        <v>2</v>
+      <c r="A36" s="8" t="s">
+        <v>43</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="9"/>
-[...1243 lines deleted...]
-      <c r="D70" s="5" t="s">
+      <c r="A37" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E70" s="5" t="s">
-[...1842 lines deleted...]
-        <f>SUM(B121:O121)/14</f>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="6">
+        <v>0</v>
+      </c>
+      <c r="P37" s="6">
+        <f>SUM(B37:N37)/0</f>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Gulf Coast Corporate Cup under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to Gulf Coast Corporate Cup under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>Gulf Coast Corporate Cup</dc:creator>
 </cp:coreProperties>