--- v8 (2026-09-30)
+++ v9 (2026-10-21)
@@ -11,295 +11,347 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Season Results Scores" sheetId="1" r:id="rId1"/>
     <sheet name="Season Results Participants" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>Season Results Scores</t>
   </si>
   <si>
     <t>Division 1 - Scoring Totals</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Satsuma 2 Miler</t>
   </si>
   <si>
     <t>Hurricane Run 5k</t>
   </si>
   <si>
     <t>Go Run 5k</t>
   </si>
   <si>
-    <t>Bras Across the "CAUSE" way 5K</t>
-[...1 lines deleted...]
-  <si>
     <t>Puppy Creek Trail Run 10k</t>
   </si>
   <si>
+    <t>Bras Across the "CAUSE" way 5K (Rescheduled)</t>
+  </si>
+  <si>
     <t>Battleship 12k</t>
   </si>
   <si>
     <t>Turkey 10 Miler</t>
   </si>
   <si>
     <t>Turkey Trot for Hope 5K</t>
   </si>
   <si>
     <t>Bayou Half Marathon</t>
   </si>
   <si>
     <t>Battle of Mobile Bay 5k</t>
   </si>
   <si>
     <t>Azalea Trail Run</t>
   </si>
   <si>
     <t>Saraland 8K</t>
   </si>
   <si>
     <t>Do It In The Bush 5K Trail Run</t>
   </si>
   <si>
     <t>Final Total</t>
   </si>
   <si>
     <t>Final Place</t>
   </si>
   <si>
     <t>Tie Break Score</t>
   </si>
   <si>
     <t>Bombers</t>
   </si>
   <si>
     <t>Port City Pacers</t>
   </si>
   <si>
+    <t>USA</t>
+  </si>
+  <si>
     <t>SSAB</t>
   </si>
   <si>
-    <t>USA</t>
-[...1 lines deleted...]
-  <si>
     <t>Division 2 - Scoring Totals</t>
   </si>
   <si>
+    <t>Evonik</t>
+  </si>
+  <si>
+    <t>ArcelorMittal Calvert</t>
+  </si>
+  <si>
+    <t>Citronelle Veterinary Clinic</t>
+  </si>
+  <si>
     <t>Alabama Power</t>
   </si>
   <si>
-    <t>ArcelorMittal Calvert</t>
-[...7 lines deleted...]
-  <si>
     <t>Division 3 - Scoring Totals</t>
   </si>
   <si>
+    <t>OneSubsea</t>
+  </si>
+  <si>
     <t>Austal</t>
   </si>
   <si>
-    <t>OneSubsea</t>
-[...1 lines deleted...]
-  <si>
     <t>SHBC</t>
   </si>
   <si>
     <t>Division 4 - Scoring Totals</t>
   </si>
   <si>
+    <t>Tribe Fitness</t>
+  </si>
+  <si>
+    <t>Olin</t>
+  </si>
+  <si>
     <t>Coldsmith &amp; Associates</t>
   </si>
   <si>
     <t>Lenzing</t>
   </si>
   <si>
     <t>Norton Lilly</t>
   </si>
   <si>
-    <t>Olin</t>
-[...4 lines deleted...]
-  <si>
     <t>Uniti</t>
   </si>
   <si>
     <t>Season Results Participants</t>
   </si>
   <si>
     <t>Total Participants</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
     <t>Parts / Points</t>
+  </si>
+  <si>
+    <t>16 / 4</t>
+  </si>
+  <si>
+    <t>10 / 3</t>
+  </si>
+  <si>
+    <t>7 / 3</t>
+  </si>
+  <si>
+    <t>3 / 2</t>
+  </si>
+  <si>
+    <t>8 / 4</t>
+  </si>
+  <si>
+    <t>14 / 4</t>
+  </si>
+  <si>
+    <t>4 / 2</t>
+  </si>
+  <si>
+    <t>2 / 1</t>
+  </si>
+  <si>
+    <t>9 / 4</t>
+  </si>
+  <si>
+    <t>1 / 1</t>
+  </si>
+  <si>
+    <t>3 / 3</t>
+  </si>
+  <si>
+    <t>7 / 4</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Average Per Race</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF90EE90"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB0C4DE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFE0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" applyFont="1" fillId="3" applyFill="1" borderId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" applyFont="1" fillId="3" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" borderId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" borderId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" borderId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" applyFont="1" fillId="3" applyFill="1" borderId="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane xSplit="1" topLeftCell="B1" state="frozen" activePane="topRight"/>
       <selection pane="topRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.286182403564453" customWidth="1"/>
     <col min="2" max="2" width="16.617462158203125" customWidth="1"/>
     <col min="3" max="3" width="17.895509719848633" customWidth="1"/>
     <col min="4" max="4" width="11.433794021606445" customWidth="1"/>
-    <col min="5" max="5" width="31.501495361328125" customWidth="1"/>
-    <col min="6" max="6" width="26.151399612426758" customWidth="1"/>
+    <col min="5" max="5" width="26.151399612426758" customWidth="1"/>
+    <col min="6" max="6" width="45.90934371948242" customWidth="1"/>
     <col min="7" max="7" width="15.553421020507812" customWidth="1"/>
     <col min="8" max="8" width="16.22090721130371" customWidth="1"/>
     <col min="9" max="9" width="24.163484573364258" customWidth="1"/>
     <col min="10" max="10" width="21.079160690307617" customWidth="1"/>
     <col min="11" max="11" width="23.0200138092041" customWidth="1"/>
     <col min="12" max="12" width="16.83424949645996" customWidth="1"/>
     <col min="13" max="13" width="13.267885208129883" customWidth="1"/>
     <col min="14" max="14" width="29.80595588684082" customWidth="1"/>
     <col min="15" max="15" width="11.611623764038086" customWidth="1"/>
     <col min="16" max="16" width="11.891565322875977" customWidth="1"/>
     <col min="17" max="17" width="16.281673431396484" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -345,145 +397,161 @@
         <v>12</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="5"/>
-[...15 lines deleted...]
-      <c r="P5" s="6">
+      <c r="B5" s="5">
         <v>1</v>
       </c>
-      <c r="Q5" s="5"/>
+      <c r="C5" s="5">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="7">
+        <v>2</v>
+      </c>
+      <c r="P5" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="6"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="5"/>
-[...18 lines deleted...]
-      <c r="Q6" s="5"/>
+      <c r="B6" s="5">
+        <v>2</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="7">
+        <v>4</v>
+      </c>
+      <c r="P6" s="7">
+        <v>2</v>
+      </c>
+      <c r="Q6" s="6"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="5"/>
-[...18 lines deleted...]
-      <c r="Q7" s="5"/>
+      <c r="B7" s="5">
+        <v>3</v>
+      </c>
+      <c r="C7" s="5">
+        <v>3</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="7">
+        <v>6</v>
+      </c>
+      <c r="P7" s="7">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="6"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="5"/>
-[...18 lines deleted...]
-      <c r="Q8" s="5"/>
+      <c r="B8" s="5">
+        <v>4</v>
+      </c>
+      <c r="C8" s="5">
+        <v>4</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="7">
+        <v>8</v>
+      </c>
+      <c r="P8" s="7">
+        <v>4</v>
+      </c>
+      <c r="Q8" s="6"/>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>7</v>
       </c>
@@ -503,145 +571,161 @@
         <v>12</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="5"/>
-[...15 lines deleted...]
-      <c r="P12" s="6">
+      <c r="B12" s="5">
         <v>1</v>
       </c>
-      <c r="Q12" s="5"/>
+      <c r="C12" s="5">
+        <v>2</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="7">
+        <v>3</v>
+      </c>
+      <c r="P12" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="6"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="5"/>
-[...15 lines deleted...]
-      <c r="P13" s="6">
+      <c r="B13" s="5">
+        <v>3</v>
+      </c>
+      <c r="C13" s="5">
         <v>1</v>
       </c>
-      <c r="Q13" s="5"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="7">
+        <v>4</v>
+      </c>
+      <c r="P13" s="7">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="6"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="5"/>
-[...18 lines deleted...]
-      <c r="Q14" s="5"/>
+      <c r="B14" s="5">
+        <v>2</v>
+      </c>
+      <c r="C14" s="5">
+        <v>3</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="7">
+        <v>5</v>
+      </c>
+      <c r="P14" s="7">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="6"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="5"/>
-[...18 lines deleted...]
-      <c r="Q15" s="5"/>
+      <c r="B15" s="5">
+        <v>4</v>
+      </c>
+      <c r="C15" s="5">
+        <v>3</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="7">
+        <v>7</v>
+      </c>
+      <c r="P15" s="7">
+        <v>4</v>
+      </c>
+      <c r="Q15" s="6"/>
     </row>
     <row r="17">
       <c r="A17" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>7</v>
       </c>
@@ -661,120 +745,132 @@
         <v>12</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="5"/>
-[...15 lines deleted...]
-      <c r="P19" s="6">
+      <c r="B19" s="5">
         <v>1</v>
       </c>
-      <c r="Q19" s="5"/>
+      <c r="C19" s="5">
+        <v>2</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+      <c r="N19" s="6"/>
+      <c r="O19" s="7">
+        <v>3</v>
+      </c>
+      <c r="P19" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="6"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B20" s="5"/>
-[...15 lines deleted...]
-      <c r="P20" s="6">
+      <c r="B20" s="5">
+        <v>3</v>
+      </c>
+      <c r="C20" s="5">
         <v>1</v>
       </c>
-      <c r="Q20" s="5"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="7">
+        <v>4</v>
+      </c>
+      <c r="P20" s="7">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="6"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="5"/>
-[...18 lines deleted...]
-      <c r="Q21" s="5"/>
+      <c r="B21" s="5">
+        <v>2</v>
+      </c>
+      <c r="C21" s="5">
+        <v>3</v>
+      </c>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="6"/>
+      <c r="O21" s="7">
+        <v>5</v>
+      </c>
+      <c r="P21" s="7">
+        <v>3</v>
+      </c>
+      <c r="Q21" s="6"/>
     </row>
     <row r="23">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>7</v>
       </c>
@@ -794,218 +890,242 @@
         <v>12</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="5"/>
-[...15 lines deleted...]
-      <c r="P25" s="6">
+      <c r="B25" s="5">
         <v>1</v>
       </c>
-      <c r="Q25" s="5"/>
+      <c r="C25" s="5">
+        <v>1</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="7">
+        <v>2</v>
+      </c>
+      <c r="P25" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="6"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B26" s="5"/>
-[...18 lines deleted...]
-      <c r="Q26" s="5"/>
+      <c r="B26" s="5">
+        <v>2</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2</v>
+      </c>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="7">
+        <v>4</v>
+      </c>
+      <c r="P26" s="7">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="6"/>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B27" s="5"/>
-[...18 lines deleted...]
-      <c r="Q27" s="5"/>
+      <c r="B27" s="5">
+        <v>2</v>
+      </c>
+      <c r="C27" s="5">
+        <v>4</v>
+      </c>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="7">
+        <v>6</v>
+      </c>
+      <c r="P27" s="7">
+        <v>3</v>
+      </c>
+      <c r="Q27" s="6"/>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="5"/>
-[...18 lines deleted...]
-      <c r="Q28" s="5"/>
+      <c r="B28" s="5">
+        <v>4</v>
+      </c>
+      <c r="C28" s="5">
+        <v>3</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="7">
+        <v>7</v>
+      </c>
+      <c r="P28" s="7">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="6"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="5"/>
-[...18 lines deleted...]
-      <c r="Q29" s="5"/>
+      <c r="B29" s="5">
+        <v>6</v>
+      </c>
+      <c r="C29" s="5">
+        <v>6</v>
+      </c>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="7">
+        <v>12</v>
+      </c>
+      <c r="P29" s="7">
+        <v>5</v>
+      </c>
+      <c r="Q29" s="6"/>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="5"/>
-[...18 lines deleted...]
-      <c r="Q30" s="5"/>
+      <c r="B30" s="5">
+        <v>6</v>
+      </c>
+      <c r="C30" s="5">
+        <v>6</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="7">
+        <v>12</v>
+      </c>
+      <c r="P30" s="7">
+        <v>5</v>
+      </c>
+      <c r="Q30" s="6"/>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane xSplit="1" topLeftCell="B1" state="frozen" activePane="topRight"/>
       <selection pane="topRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.034852981567383" customWidth="1"/>
     <col min="2" max="2" width="16.617462158203125" customWidth="1"/>
     <col min="3" max="3" width="17.895509719848633" customWidth="1"/>
     <col min="4" max="4" width="14.352396965026855" customWidth="1"/>
-    <col min="5" max="5" width="31.501495361328125" customWidth="1"/>
-    <col min="6" max="6" width="26.151399612426758" customWidth="1"/>
+    <col min="5" max="5" width="26.151399612426758" customWidth="1"/>
+    <col min="6" max="6" width="45.90934371948242" customWidth="1"/>
     <col min="7" max="7" width="15.553421020507812" customWidth="1"/>
     <col min="8" max="8" width="16.22090721130371" customWidth="1"/>
     <col min="9" max="9" width="24.163484573364258" customWidth="1"/>
     <col min="10" max="10" width="21.079160690307617" customWidth="1"/>
     <col min="11" max="11" width="23.0200138092041" customWidth="1"/>
     <col min="12" max="12" width="16.83424949645996" customWidth="1"/>
     <col min="13" max="13" width="14.352396965026855" customWidth="1"/>
     <col min="14" max="14" width="29.80595588684082" customWidth="1"/>
     <col min="15" max="15" width="17.682357788085938" customWidth="1"/>
     <col min="16" max="16" width="18.167335510253906" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>39</v>
@@ -1045,187 +1165,201 @@
         <v>10</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7"/>
-[...40 lines deleted...]
-      <c r="P5" s="5"/>
+      <c r="A5" s="8"/>
+      <c r="B5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="5"/>
-[...16 lines deleted...]
-        <v>0</v>
+      <c r="B6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="7">
+        <v>32</v>
+      </c>
+      <c r="P6" s="7">
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>20</v>
-[...18 lines deleted...]
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="7">
+        <v>17</v>
+      </c>
+      <c r="P7" s="7">
+        <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
-        <v>21</v>
-[...18 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="7">
+        <v>14</v>
+      </c>
+      <c r="P8" s="7">
+        <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="5"/>
-[...16 lines deleted...]
-        <v>0</v>
+      <c r="B9" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="9"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="7">
+        <v>3</v>
+      </c>
+      <c r="P9" s="7">
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>7</v>
@@ -1240,187 +1374,203 @@
         <v>10</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="7"/>
-[...40 lines deleted...]
-      <c r="P13" s="5"/>
+      <c r="A13" s="8"/>
+      <c r="B13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>24</v>
-[...18 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="7">
+        <v>22</v>
+      </c>
+      <c r="P14" s="7">
+        <v>8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>25</v>
-[...18 lines deleted...]
-        <v>0</v>
+        <v>24</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="7">
+        <v>12</v>
+      </c>
+      <c r="P15" s="7">
+        <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>26</v>
-[...18 lines deleted...]
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="7">
+        <v>5</v>
+      </c>
+      <c r="P16" s="7">
+        <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>27</v>
-[...18 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="6"/>
+      <c r="M17" s="6"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="7">
+        <v>5</v>
+      </c>
+      <c r="P17" s="7">
+        <v>3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>7</v>
@@ -1435,163 +1585,175 @@
         <v>10</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="7"/>
-[...40 lines deleted...]
-      <c r="P21" s="5"/>
+      <c r="A21" s="8"/>
+      <c r="B21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="5"/>
-[...16 lines deleted...]
-        <v>0</v>
+      <c r="B22" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="7">
+        <v>11</v>
+      </c>
+      <c r="P22" s="7">
+        <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="5"/>
-[...16 lines deleted...]
-        <v>0</v>
+      <c r="B23" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="7">
+        <v>4</v>
+      </c>
+      <c r="P23" s="7">
+        <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="5"/>
-[...16 lines deleted...]
-        <v>0</v>
+      <c r="B24" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="7">
+        <v>2</v>
+      </c>
+      <c r="P24" s="7">
+        <v>2</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>7</v>
@@ -1606,309 +1768,329 @@
         <v>10</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="7"/>
-[...40 lines deleted...]
-      <c r="P28" s="5"/>
+      <c r="A28" s="8"/>
+      <c r="B28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="5"/>
-[...16 lines deleted...]
-        <v>0</v>
+      <c r="B29" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="7">
+        <v>16</v>
+      </c>
+      <c r="P29" s="7">
+        <v>8</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>34</v>
-[...18 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="7">
+        <v>5</v>
+      </c>
+      <c r="P30" s="7">
+        <v>3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>35</v>
-[...18 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="7">
+        <v>4</v>
+      </c>
+      <c r="P31" s="7">
+        <v>2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>36</v>
-[...18 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="7">
+        <v>3</v>
+      </c>
+      <c r="P32" s="7">
+        <v>2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="5"/>
-[...12 lines deleted...]
-      <c r="O33" s="6">
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="7">
         <v>0</v>
       </c>
-      <c r="P33" s="6">
+      <c r="P33" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="5"/>
-[...12 lines deleted...]
-      <c r="O34" s="6">
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="7">
         <v>0</v>
       </c>
-      <c r="P34" s="6">
+      <c r="P34" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="8" t="s">
-        <v>43</v>
+      <c r="A36" s="10" t="s">
+        <v>55</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="s">
-        <v>43</v>
-[...18 lines deleted...]
-        <f>SUM(B37:N37)/0</f>
+        <v>55</v>
+      </c>
+      <c r="B37" s="5">
+        <v>16</v>
+      </c>
+      <c r="C37" s="5">
+        <v>16</v>
+      </c>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="7">
+        <v>32</v>
+      </c>
+      <c r="P37" s="7">
+        <f>SUM(B37:N37)/2</f>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Gulf Coast Corporate Cup under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to Gulf Coast Corporate Cup under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>Gulf Coast Corporate Cup</dc:creator>
 </cp:coreProperties>